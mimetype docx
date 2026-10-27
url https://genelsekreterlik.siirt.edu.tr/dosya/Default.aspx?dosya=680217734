--- v0 (2026-07-03)
+++ v1 (2026-10-27)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1810426283"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C"/>
         <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C">
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="09E47184" wp14:editId="1BE3953E">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="page">
                       <wp:align>center</wp:align>
@@ -233,51 +233,51 @@
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                             <a:scene3d>
                               <a:camera prst="orthographicFront"/>
                               <a:lightRig rig="threePt" dir="t"/>
                             </a:scene3d>
                             <a:sp3d extrusionH="57150">
                               <a:bevelT w="38100" h="38100" prst="angle"/>
                             </a:sp3d>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>100000</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>100000</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
-              <mc:Fallback>
+              <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                 <w:pict>
                   <v:rect w14:anchorId="09E47184" id="Dikdörtgen 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:11in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:1000;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:1000;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANt2mDDwMAAD0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd/lp0jbR0qlrV0Aa&#10;bGLjAZzYSSwSO9hu04F4LV6AF+PYabsWuEBoubDOiY+/8/edc3m1axu0ZUpzKTIcXPgYMVFIykWV&#10;4U+P69EMI22IoKSRgmX4iWl8NX/96rLvUhbKWjaUKQQgQqd9l+HamC71PF3UrCX6QnZMwGUpVUsM&#10;qKryqCI9oLeNF/r+xOulop2SBdMa/q6GSzx3+GXJCnNXlpoZ1GQYYjPuVO7M7enNL0laKdLVvNiH&#10;Qf4jipZwAU6PUCtiCNoo/gdUywsltSzNRSFbT5YlL5jLAbIJ/N+yeahJx1wuUBzdHcukXw62+LC9&#10;V4jTDEdhiJEgLTRpxT/Tnz+UqZhAoS1R3+kULB+6e2WT1N2tLD5rJOSyJqJiC6VkXzNCIbDA2ntn&#10;D6yi4SnK+/eSAj7ZGOmqtStVawGhDmjnmvJ0bArbGVTAz+l0GkY+9K6Au8D345nVrBOSHt53Sps3&#10;TLbIChlW0HaHT7a32gymBxMXv2w4XfOmcYqq8mWj0JYARdbu26PrUzMIB7DsAxuYa+23JIDIrsNk&#10;tJ7MpqNoHcWjZOrPRn6QXCcTP0qi1fq7DSSI0ppTysQtF+xAsyD6tzbuCT8QxBEN9RlO4jB2OZ5F&#10;qU+T8d33t2RabmDqGt5meHY0Iqlt4Y2gUDCSGsKbQfbOw3eFhxqclyIeTyI/CSejxWIFpYhWs9H1&#10;NUjL5U0SjYNJFN8sD6XQNaGyv8t1sVGMvkA5XOsG4rn2HEJ0DXNctPQbaGx2+Q4StJzMJX0CVioJ&#10;lAF+wRYDoZbqK0Y9bIQM6y8bohhGzTsBzE6CKLIrxClRPA1BUac3+ekNEQVAZdhgNIhLM6ydTad4&#10;VYOnwLVPyAVMQ8ktTWGyCibYmFqxgFFUZM9oqUwt92tqraQwtqskbSzSR14hgARXtWLsHhxS7hyD&#10;CczICaTuxhRB69TGruu3GY6nQey7MHK2Zc2jJdZ4BkOGUX2UhpmCOW/YgUuAA9jPNdwrsKOcy32g&#10;dgme6s7qeevPfwEAAP//AwBQSwMEFAAGAAgAAAAhACSl9zLbAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe+C/yGM4M1NLSpLbbosiuJBkK0ePGabsSlNJrVJu/XfO+vFvQzv8YY335Sb&#10;xTsx4xi7QAquVxkIpCaYjloFH+9PV2sQMWky2gVCBT8YYVOdn5W6MOFAO5zr1AouoVhoBTaloZAy&#10;Nha9jqswIHH2FUavE9uxlWbUBy73TuZZdie97ogvWD3gg8WmryevYPudz/1j/fpiuzf3vMPPvpli&#10;r9TlxbK9B5FwSf/LcMRndKiYaR8mMlE4BfxI+pvHLM9v2O9Z3a5ZyaqUp/zVLwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQANt2mDDwMAAD0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAkpfcy2wAAAAcBAAAPAAAAAAAAAAAAAAAAAGkFAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAcQYAAAAA&#10;" o:allowincell="f" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
                         <w:p w:rsidR="0089696A" w:rsidRDefault="0089696A" w:rsidP="00BA730F">
                           <w:pPr>
                             <w:ind w:left="57" w:right="57"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="EEECE1" w:themeColor="background2"/>
                               <w:spacing w:val="30"/>
                               <w:sz w:val="96"/>
                               <w:szCs w:val="96"/>
                               <w14:shadow w14:blurRad="25400" w14:dist="0" w14:dir="0" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="57000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="11430" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
@@ -753,51 +753,51 @@
           </w:r>
           <w:hyperlink w:anchor="_Toc187156398" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİMİN GEÇMİŞİ TARİHÇESİ</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005E696E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156400" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİMİN VİZYONU</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -823,375 +823,375 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005E696E">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156401" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİME AİT TEŞKİLAT ŞEMASI</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156402" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİM PERSONELLERİ</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156403" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİMİN KURUMDAKİ  GÖREVİ</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156404" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİME AİT RESİMLER (En az 4 Fotoğraf )</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156405" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİMİNİZCE SENE İÇİNDE YAPILAN FAALİYETLER</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156406" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİMİNİZE AİT GZFT  ANALİZLERİ</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156407" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİM PAYDAŞ ANALİZİ</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156408" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİM RİSK ANALİZİ</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156409" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BİRİM PERSONELİ İLE İLGİLİ BİLGİLER</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA4CA4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DE1811" w:rsidRDefault="00365125">
+        <w:p w:rsidR="00DE1811" w:rsidRDefault="00FF0638">
           <w:pPr>
             <w:pStyle w:val="T1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187156410" w:history="1">
             <w:r w:rsidR="00DE1811" w:rsidRPr="00BD4E2E">
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>İÇ KONTROL GÜVENCE BEYANI</w:t>
             </w:r>
             <w:r w:rsidR="00DE1811">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1313,97 +1313,59 @@
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C85D2B" w:rsidRPr="00015282" w:rsidRDefault="00C85D2B" w:rsidP="00C85D2B">
       <w:pPr>
         <w:pStyle w:val="StilKaln"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Birimimizin </w:t>
+        <w:t>Birimimizin misyonu;</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>misyonu</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> gerçekleştirmek için Genel Sekreterlik Biriminin bugün ulaştığı düzeyi aşarak, uluslararası boyutlarda bilimsel mükemmelliği ölçü alan bir birim haline getirilmesi amaçlanmaktadır.</w:t>
+        <w:t xml:space="preserve"> evrensel boyutta bilgi üreten Üniversitemizin bilim ufkunu genişletmek, çağdaş bilimsel, teknolojik ve kültürel birikimin egemen olmasını sağlayacak, toplumun gelişmesine katkıda bulunacak aydın ve yaratıcı düşünebilen insanlar yetiştirmede aldığı sorumlulukları yerine getirmektir. Bu misyonu gerçekleştirmek için Genel Sekreterlik Biriminin bugün ulaştığı düzeyi aşarak, uluslararası boyutlarda bilimsel mükemmelliği ölçü alan bir birim haline getirilmesi amaçlanmaktadır.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C"/>
     <w:p w:rsidR="00C85D2B" w:rsidRDefault="00C85D2B" w:rsidP="00F80D1C">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc187156400"/>
     </w:p>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C" w:rsidP="00F80D1C">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:r>
         <w:t>BİRİMİN VİZYONU</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00C85D2B" w:rsidRDefault="00C85D2B" w:rsidP="00C85D2B">
       <w:pPr>
         <w:spacing w:after="119" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
@@ -2391,74 +2353,64 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1915" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00397ED6" w:rsidRDefault="00397ED6" w:rsidP="00C85D2B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>ÖZÇİÇEK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3587" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00397ED6" w:rsidRDefault="00397ED6" w:rsidP="00C85D2B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Bilgisayar İşletmeni</w:t>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C"/>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C">
-      <w:bookmarkStart w:id="5" w:name="_Toc187156403"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc187156403"/>
       <w:r w:rsidRPr="00F80D1C">
         <w:rPr>
           <w:rStyle w:val="Balk1Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">BİRİMİN </w:t>
+        <w:t>BİRİMİN KURUMDAKİ  GÖREVİ</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve"> (birkaç cümle ile anlatınız)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F7BDC" w:rsidRPr="00015282" w:rsidRDefault="009F7BDC" w:rsidP="009F7BDC">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1-</w:t>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Üniversite idari teşkilatında bulunan birimlerin verimli, düzenli ve uyumlu çalışmasını sağlamak,</w:t>
       </w:r>
@@ -2578,65 +2530,51 @@
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kalite Yönetimi Sisteminin performans ve iyileştirilmesi için ihtiyaçlar hakkında üst yönetime rapor vermek, </w:t>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8-</w:t>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bağlı olduğu </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ile üst yönetici / yöneticileri tarafından verilen diğer işleri ve işlemleri yapmak, </w:t>
+        <w:t xml:space="preserve"> Bağlı olduğu proses ile üst yönetici / yöneticileri tarafından verilen diğer işleri ve işlemleri yapmak, </w:t>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9-</w:t>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Üniversite idari teşkilatında görevlendirilecek personel hakkında rektöre öneride bulunmak,</w:t>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
@@ -2679,71 +2617,71 @@
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>12-</w:t>
       </w:r>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rektör tarafından verilecek benzeri görevleri yerine getirmek.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C32EF9" w:rsidRDefault="00C32EF9" w:rsidP="00F80D1C">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc187156404"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc187156404"/>
     </w:p>
     <w:p w:rsidR="0032064C" w:rsidRDefault="0032064C" w:rsidP="00F80D1C">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0032064C" w:rsidRPr="0032064C" w:rsidRDefault="0032064C" w:rsidP="0032064C"/>
     <w:p w:rsidR="0032064C" w:rsidRDefault="0032064C" w:rsidP="00F80D1C">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C" w:rsidP="00F80D1C">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
       </w:pPr>
       <w:r>
         <w:t>BİRİME AİT RESİMLER (En az 4 Fotoğraf )</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C" w:rsidP="00F80D1C"/>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="002C42ED" w:rsidP="00F80D1C">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E9CB620" wp14:editId="6D03D0CD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2524125</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>302895</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1748155" cy="2019300"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Resim 6" descr="https://genelsekreterlik.siirt.edu.tr/foto/userfoto/IMG_1673.JPG202443091835645.jpg"/>
             <wp:cNvGraphicFramePr>
@@ -2834,59 +2772,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B854D3">
         <w:t xml:space="preserve">                                         </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="00B854D3" w:rsidP="00F80D1C">
       <w:r>
         <w:t>ABDULKADİR IŞIK</w:t>
       </w:r>
       <w:r w:rsidR="001B25E7">
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
       <w:r w:rsidR="002C42ED">
-        <w:t xml:space="preserve">   </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ÇELEPÇIKAY</w:t>
+        <w:t xml:space="preserve">   ÖZER  FETHİ ÇELEPÇIKAY</w:t>
       </w:r>
       <w:r w:rsidR="001B25E7">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C42ED" w:rsidRDefault="00B854D3" w:rsidP="002C42ED">
       <w:r>
         <w:t>Genel Sekreter</w:t>
       </w:r>
       <w:r w:rsidR="001B25E7">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="002C42ED">
         <w:t xml:space="preserve">                                                             Genel Sekreter Yardımcısı</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B854D3" w:rsidRDefault="001B25E7" w:rsidP="00F80D1C">
       <w:r>
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00446E2D" w:rsidRDefault="008843DE" w:rsidP="00F80D1C">
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -2936,134 +2866,125 @@
                       <a:ext cx="1409700" cy="1895475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="008843DE" w:rsidRDefault="00446E2D" w:rsidP="008843DE">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
+      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1419225" cy="1895475"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:extent cx="1419225" cy="1522213"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="4" name="Resim 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1419225" cy="1895475"/>
+                      <a:ext cx="1419225" cy="1522213"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:br w:type="textWrapping" w:clear="all"/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B854D3">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="008843DE">
         <w:t>Edip EPÇAÇAN</w:t>
       </w:r>
       <w:r w:rsidR="00B854D3">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="008843DE">
         <w:t xml:space="preserve">                                                     Mehmet YATKIN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008843DE" w:rsidRDefault="008843DE" w:rsidP="008843DE">
       <w:r>
-        <w:t xml:space="preserve">       Şube </w:t>
-[...9 lines deleted...]
-        <w:t>.                                                        Şef.</w:t>
+        <w:t xml:space="preserve">       Şube Müdürü.V.                                                        Şef.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B854D3" w:rsidRDefault="00B854D3" w:rsidP="00446E2D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2115"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C42ED" w:rsidRDefault="002C42ED" w:rsidP="00F80D1C">
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F80D1C" w:rsidRDefault="00F80D1C" w:rsidP="00F80D1C"/>
     <w:p w:rsidR="00C32EF9" w:rsidRDefault="00C32EF9" w:rsidP="00F80D1C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Balk1Char"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc187156405"/>
     </w:p>
     <w:p w:rsidR="00C32EF9" w:rsidRDefault="00C32EF9" w:rsidP="00F80D1C">
       <w:pPr>
@@ -3291,235 +3212,201 @@
               </w:rPr>
               <w:t xml:space="preserve">Sonuçlar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F7BDC" w:rsidTr="009F7BDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F7BDC" w:rsidRPr="00015282" w:rsidRDefault="00FB369E" w:rsidP="009F7BDC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">İşçi İzinleri, Cevaplı Yazılar ve Mesai Saatlerine Uyum </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>HakkındaBilgi</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
+              <w:t>HakkındaBilgi verilmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F7BDC" w:rsidRPr="00015282" w:rsidRDefault="00ED1519" w:rsidP="00ED1519">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> verilmesi</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>07</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB369E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FB369E">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F7BDC" w:rsidRPr="00015282" w:rsidRDefault="009F7BDC" w:rsidP="009F7BDC">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/2025</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00015282">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00015282">
+              <w:t>Şube Müdürü Odası</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F7BDC" w:rsidRPr="00015282" w:rsidRDefault="00ED1519" w:rsidP="009F7BDC">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Şube Müdürü Odası</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">Mesai Saatlerine Uyum </w:t>
+            </w:r>
+            <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesai Saatlerine Uyum </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
+              <w:t>uygulanması Benimsendi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7BDC" w:rsidTr="009F7BDC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F7BDC" w:rsidRPr="00015282" w:rsidRDefault="00FB369E" w:rsidP="00FB369E">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">uygulanması </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Benimsendi</w:t>
-[...11 lines deleted...]
-            <w:pPr>
+              <w:t>Üniversitemizde Sıfır Atık İle İlgili A</w:t>
+            </w:r>
+            <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">lınacak </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Üniversitemizde Sıfır Atık İle İlgili A</w:t>
+              <w:t>Ö</w:t>
             </w:r>
             <w:r w:rsidR="009F7BDC" w:rsidRPr="00015282">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">lınacak </w:t>
+              <w:t>nlemler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ö</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Faydalanma Konusu görüşüldü.</w:t>
+              <w:t xml:space="preserve"> ve Yapay Zekadan Faydalanma Konusu görüşüldü.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009F7BDC" w:rsidRPr="00015282" w:rsidRDefault="009F7BDC" w:rsidP="00ED1519">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00015282">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00ED1519">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3622,62 +3509,53 @@
     <w:p w:rsidR="00F304EC" w:rsidRDefault="00F304EC" w:rsidP="00F304EC"/>
     <w:p w:rsidR="000564F7" w:rsidRDefault="000564F7" w:rsidP="000564F7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E5F3F" w:rsidRPr="00015282" w:rsidRDefault="008E5F3F" w:rsidP="008E5F3F">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc61860281"/>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">BİRİMİNİZE AİT </w:t>
-[...7 lines deleted...]
-        <w:t>GZFT  ANALİZLERİ</w:t>
+        <w:t>BİRİMİNİZE AİT GZFT  ANALİZLERİ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="008E5F3F" w:rsidRPr="00015282" w:rsidRDefault="008E5F3F" w:rsidP="008E5F3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00015282">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A. GZFT-SWOT Analizi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E5F3F" w:rsidRPr="00015282" w:rsidRDefault="008E5F3F" w:rsidP="008E5F3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4515,67 +4393,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00430F34">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2/a. Siirt Üniversitesi’nin karşılaştığı/karşılaşabileceği tehditler nelerdir?      </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="00430F34" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00430F34">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">*Üniversitenin bulunduğu ilin </w:t>
-[...15 lines deleted...]
-              <w:t>-kültürel açıdan az gelişmişliği</w:t>
+              <w:t>*Üniversitenin bulunduğu ilin sosyo-kültürel açıdan az gelişmişliği</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="00430F34" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00430F34">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*Üniversite yerleşkesinin şehrin gelişme istikametinde yer alması</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00ED7A15" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -4888,636 +4750,431 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>FORMU</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002E4094" w:rsidRDefault="002E4094" w:rsidP="002E4094">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                               </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002E4094">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t>Doküman</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Doküman No: PA-004</w:t>
+            </w:r>
             <w:r w:rsidRPr="002E4094">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> No: PA-004</w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002E4094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                               </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4094">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002E4094">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:br/>
-[...28 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Revizyon Tarihi: 15.04.2018</w:t>
+            </w:r>
             <w:r w:rsidRPr="002E4094">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t>Revizyon</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002E4094">
+              <w:br/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002E4094">
+              <w:t xml:space="preserve">                                                                                                                            </w:t>
+            </w:r>
+            <w:r w:rsidR="007719C5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t>Tarihi</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002E4094">
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t>: 15.04.2018</w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="002E4094">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:br/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> No: 00</w:t>
+              <w:t>Revizyon No: 00</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006A7F8B" w:rsidRPr="004E3633" w:rsidRDefault="00B52296" w:rsidP="004E3633">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004E3633">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t>Gözden</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Gözden Geçirme Tarihi: 16.02.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B52296" w:rsidRPr="00B52296" w:rsidRDefault="00B52296" w:rsidP="004E3633">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004E3633">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> No:00</w:t>
+              <w:t>Döküman No: SİÜ-FR-1161;Revizyon Tarihi : 15.10.2018; Revizyon No:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E4094" w:rsidRPr="002E4094" w:rsidTr="007719C5">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wBefore w:w="12" w:type="dxa"/>
-          <w:trHeight w:val="488"/>
+          <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="14770" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002E4094" w:rsidRPr="002E4094" w:rsidRDefault="002E4094" w:rsidP="002E4094">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E4094" w:rsidRPr="002E4094" w:rsidTr="007719C5">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="12" w:type="dxa"/>
-          <w:trHeight w:val="488"/>
+          <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="14770" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002E4094" w:rsidRPr="002E4094" w:rsidRDefault="002E4094" w:rsidP="002E4094">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E4094" w:rsidRPr="002E4094" w:rsidTr="007719C5">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wBefore w:w="12" w:type="dxa"/>
-          <w:trHeight w:val="488"/>
+          <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="14770" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002E4094" w:rsidRPr="002E4094" w:rsidRDefault="002E4094" w:rsidP="002E4094">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007719C5" w:rsidTr="004E3633">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Sıra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> No</w:t>
+              <w:t>Sıra No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Paydaş</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Paydaş Adı</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>İç</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Dış</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Temel</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Temel Paydaş</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Stratejik</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Stratejik Paydaş</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Paydaş</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Paydaş Sebebi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Paydaş</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Paydaş Beklentisi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="590" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Etki</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Önem</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E66360" w:rsidRPr="00E66360" w:rsidRDefault="00E66360" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Sonuç</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E3633" w:rsidTr="004E3633">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:r>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5532,2040 +5189,1138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973013">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T.C BAŞBAKANLIK</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="007F0543" w:rsidP="007F0543">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00973013">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Devlet</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Devlet Arşiv Gen.MüdÜrlüğü</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007F0543" w:rsidRPr="007F0543" w:rsidRDefault="007F0543" w:rsidP="007F0543">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00973013">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Arşiv</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Kanuni Yükümlülükler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00973013">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Gen.MüdÜrlüğü</w:t>
-[...66 lines deleted...]
-            <w:tcW w:w="1150" w:type="dxa"/>
+              <w:t>Düzenli Arşiv Dosya Akışı ve Yönetmeliklere uygunluk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00973013">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Kanuni</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00973013">
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00973013">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Yükümlülükler</w:t>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00973013">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Düzenli</w:t>
-[...184 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E3633" w:rsidTr="004E3633">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:r>
               <w:t>002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Tema</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tema Vakfı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Vakfı</w:t>
-[...91 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sosyal sorumluluk</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00973013" w:rsidRDefault="00973013" w:rsidP="00973013">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Atık</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Atık kağıtların  Tema Vakfı'na teslimi konusunda hassasiyet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00973013">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>kağıtların</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Zayıf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00973013">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Tema</w:t>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00973013">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Vakfı'na</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Çıkarlarını</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00973013" w:rsidRDefault="00973013" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00973013">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Gözet</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>teslimi</w:t>
-[...169 lines deleted...]
-              <w:t xml:space="preserve"> Et</w:t>
+              <w:t xml:space="preserve"> Çalışmalara Dahil Et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E3633" w:rsidTr="004E3633">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:r>
               <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRPr="0014620F" w:rsidRDefault="0014620F" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Genel</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0014620F">
+              <w:t>Genel Sekrete</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0014620F">
+              <w:t>rlik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="0014620F" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="0014620F" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="0014620F" w:rsidRDefault="0014620F" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Sekrete</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>rlik</w:t>
-[...72 lines deleted...]
-              </w:rPr>
               <w:t>Mevzuat</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0014620F" w:rsidRPr="0014620F" w:rsidRDefault="0014620F" w:rsidP="0014620F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dosya</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Dosya ve evrak taleplerinin hızlı ve sorunsuz karşılanması</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="0014620F" w:rsidRDefault="0014620F" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ve</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="0014620F" w:rsidRDefault="0014620F" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>evrak</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="0014620F" w:rsidRDefault="0014620F" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>taleplerinin</w:t>
-[...173 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007719C5" w:rsidTr="004E3633">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:r>
               <w:t>004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRPr="00C43FBA" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Hukuk</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Hukuk Müşavirliği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00C43FBA" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00C43FBA" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Müşavirliği</w:t>
-[...11 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>X</w:t>
-[...35 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Hukuki Süreç</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00C43FBA" w:rsidRDefault="00C43FBA" w:rsidP="00C43FBA">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Düzenli</w:t>
-[...121 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Düzenli arşiv dosya akışı ve yönetmeliklere uygunluk</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="007F0543" w:rsidRPr="00C43FBA" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="590" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Birlikte</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007719C5" w:rsidTr="004E3633">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:r>
               <w:t>005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRPr="00C43FBA" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Daire</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Daire Başkanlıkları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00C43FBA" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00F96090" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Mevzuat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRPr="00F96090" w:rsidRDefault="00F96090" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Başkanlıkları</w:t>
-[...64 lines deleted...]
-            <w:r w:rsidRPr="0014620F">
+            </w:pPr>
+            <w:r w:rsidRPr="00F96090">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Mevzuat</w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="1662" w:type="dxa"/>
+              <w:t>Dosya ve Evrak Taleplerinin hızlı ve sorunsuz karşılanması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0543" w:rsidRPr="00F96090" w:rsidRDefault="00F96090" w:rsidP="00E66360">
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00F96090" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00F96090" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dosya</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="00F96090" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...180 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F96090" w:rsidRPr="00F96090" w:rsidTr="004E3633">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:r>
               <w:t>006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRPr="00F96090" w:rsidRDefault="004E3633" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004E3633">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00F96090" w:rsidRPr="004E3633">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>oordinatörlükler</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="00F96090" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
@@ -7583,762 +6338,361 @@
             <w:r>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="007F0543" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRDefault="00F96090" w:rsidP="00E66360">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mevzuat</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="007F0543" w:rsidRPr="00F96090" w:rsidRDefault="004E3633" w:rsidP="00F96090">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F96090">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dosya</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Dosya ve Evrak Taleplerinin hızlı ve sorunsuz karşılanması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="004E3633" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="004E3633" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ve</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F0543" w:rsidRDefault="004E3633" w:rsidP="00E66360">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...164 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E3633" w:rsidTr="007719C5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:r>
               <w:t>007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRPr="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>İç</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>İç Denetim Birimi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
             <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRPr="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Denetim</w:t>
-[...118 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mevzuat ve Denetim</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Mevzuata</w:t>
-[...169 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Mevzuata uygun çalışma şartları. Evrakların hızlı ve ulaşılabilir olması.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004E3633" w:rsidRPr="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Birlikte</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E3633" w:rsidTr="007719C5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:r>
               <w:t>008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRPr="00461F1B" w:rsidRDefault="00461F1B" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fakülteler</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8351,298 +6705,158 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="00461F1B" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mevzuat</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="00461F1B" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F96090">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dosya</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Dosya ve Evrak Taleplerinin hızlı ve sorunsuz karşılanması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ve</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...162 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E3633" w:rsidTr="007719C5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="3878" w:type="dxa"/>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:r>
               <w:t>009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="00461F1B" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rektörlük</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8655,280 +6869,143 @@
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="00461F1B" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mevzuat</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E3633" w:rsidRDefault="00461F1B" w:rsidP="004E3633">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F96090">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dosya</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Dosya ve Evrak Taleplerinin hızlı ve sorunsuz karşılanması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ve</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F96090">
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3633" w:rsidRDefault="004E3633" w:rsidP="004E3633">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0014620F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...162 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00DC6C50" w:rsidRDefault="00DC6C50" w:rsidP="00871C6C">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002E4094" w:rsidRDefault="002E4094" w:rsidP="002E4094"/>
     <w:p w:rsidR="004274BB" w:rsidRDefault="004274BB" w:rsidP="004274BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED7A15" w:rsidRPr="00ED7A15" w:rsidRDefault="004274BB" w:rsidP="00ED7A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004274BB">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00ED7A15" w:rsidRPr="00ED7A15">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -8965,238 +7042,181 @@
         <w:gridCol w:w="2284"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidTr="00E64EE7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="002E4094" w:rsidRPr="002E4094" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:r>
               <w:t>BİRİM</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
-              <w:t>Personelin</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Personelin Eğitim Durumu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidTr="00E64EE7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
               <w:t>İlköğretim</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
               <w:t>Lise</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1628" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
-              <w:t>Ön</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ön Lisans</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1062" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
               <w:t>Lisans</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00B0F0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0E12">
-              <w:t xml:space="preserve">Y.L. </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Y.L. ve Doktora</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidTr="00E64EE7">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
-              <w:t>Kişi</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kişi Sayısı</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00397ED6" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -9255,55 +7275,53 @@
               <w:pStyle w:val="AralkYok"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidTr="00E64EE7">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
               <w:t>Yüzde</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E64EE7" w:rsidRPr="007A0E12" w:rsidRDefault="00E64EE7" w:rsidP="00E64EE7">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -9389,328 +7407,222 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1608"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1342"/>
         <w:gridCol w:w="1342"/>
         <w:gridCol w:w="1598"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidTr="00ED7A15">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
-              <w:t>Personelin</w:t>
-[...33 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Personelin Hizmet Süresine Göre Dağılımı</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidTr="00ED7A15">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0E12">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">1-3 </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>1-3 yıl</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0E12">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">4-6 </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>4-6 yıl</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1166" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0E12">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">7-10 </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>7-10 yıl</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0E12">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">11-15 </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>11-15 yıl</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1342" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0E12">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">16-20 </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>16-20 yıl</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1598" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0E12">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 </w:t>
-[...22 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>21 yıl üzeri</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidTr="00ED7A15">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
-              <w:t>Kişi</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kişi Sayısı</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00397ED6" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -9782,55 +7694,53 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidTr="00ED7A15">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0E12">
               <w:t>Yüzde</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED7A15" w:rsidRPr="007A0E12" w:rsidRDefault="00ED7A15" w:rsidP="00ED7A15">
             <w:pPr>
@@ -10003,164 +7913,126 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003E1BB4" w:rsidRPr="00430F34" w:rsidRDefault="003E1BB4" w:rsidP="003E1BB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="27" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00430F34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harcama yetkilisi olarak yetkim </w:t>
-[...17 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Harcama yetkilisi olarak yetkim dahilinde;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E1BB4" w:rsidRPr="00430F34" w:rsidRDefault="003E1BB4" w:rsidP="003E1BB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="27" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00430F34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bu raporda yer alan bilgilerin güvenilir, tam ve doğru olduğunu beyan ederim.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E1BB4" w:rsidRPr="00430F34" w:rsidRDefault="003E1BB4" w:rsidP="003E1BB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="27" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00430F34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bu raporda açıklanan faaliyetler için idare bütçesinden harcama birimimize tahsis edilmiş kaynakların etkili, ekonomik ve verimli bir şekilde kullanıldığını, görev ve yetki alanım çerçevesinde iç kontrol sisteminin idari ve mali kararlar ile bunlara ilişkin işlemlerin yasallık ve düzenliliği hususunda yeterli güvenceyi sağladığını ve harcama birimimizde süreç kontrolünün etkin olarak uygulandığını bildiririm. </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="003E1BB4" w:rsidRPr="00430F34" w:rsidRDefault="003E1BB4" w:rsidP="003E1BB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="27" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00430F34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bu güvence, harcama yetkilisi olarak sahip olduğum bilgi ve değerlendirmeler, iç kontroller, iç denetçi raporları ile Sayıştay raporları gibi bilgim </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> hususlara dayanmaktadır.</w:t>
+        <w:t>Bu güvence, harcama yetkilisi olarak sahip olduğum bilgi ve değerlendirmeler, iç kontroller, iç denetçi raporları ile Sayıştay raporları gibi bilgim dahilindeki hususlara dayanmaktadır.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E1BB4" w:rsidRPr="00430F34" w:rsidRDefault="003E1BB4" w:rsidP="003E1BB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="27" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00430F34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Burada raporlanmayan, idarenin menfaatlerine zarar veren herhangi bir husus hakkında bilgim olmadığını beyan ederim. (Siirt Üniversitesi Genel Sekreterlik 1</w:t>
@@ -10334,131 +8206,131 @@
     </w:p>
     <w:p w:rsidR="000C2AA7" w:rsidRDefault="003E1BB4" w:rsidP="003E1BB4">
       <w:r w:rsidRPr="00430F34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                       </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000C2AA7" w:rsidSect="006A7F8B">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00365125" w:rsidRDefault="00365125" w:rsidP="00F80D1C">
+    <w:p w:rsidR="00FF0638" w:rsidRDefault="00FF0638" w:rsidP="00F80D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00365125" w:rsidRDefault="00365125" w:rsidP="00F80D1C">
+    <w:p w:rsidR="00FF0638" w:rsidRDefault="00FF0638" w:rsidP="00F80D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1800802615"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="0089696A" w:rsidRDefault="0089696A">
         <w:pPr>
-          <w:pStyle w:val="AltBilgi"/>
+          <w:pStyle w:val="Altbilgi"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="tr-TR"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40DACE50" wp14:editId="2529AD47">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="rightMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>top</wp:align>
                   </wp:positionV>
                   <wp:extent cx="762000" cy="895350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="581" name="Dikdörtgen 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10517,58 +8389,58 @@
                                   <w:sdtContent>
                                     <w:p w:rsidR="0089696A" w:rsidRDefault="0089696A">
                                       <w:pPr>
                                         <w:jc w:val="center"/>
                                         <w:rPr>
                                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                           <w:sz w:val="48"/>
                                           <w:szCs w:val="48"/>
                                         </w:rPr>
                                       </w:pPr>
                                       <w:r>
                                         <w:rPr>
                                           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                                         </w:rPr>
                                         <w:fldChar w:fldCharType="begin"/>
                                       </w:r>
                                       <w:r>
                                         <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                                       </w:r>
                                       <w:r>
                                         <w:rPr>
                                           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                                         </w:rPr>
                                         <w:fldChar w:fldCharType="separate"/>
                                       </w:r>
-                                      <w:r w:rsidR="00397ED6" w:rsidRPr="00397ED6">
+                                      <w:r w:rsidR="00D44654" w:rsidRPr="00D44654">
                                         <w:rPr>
                                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                           <w:noProof/>
                                           <w:sz w:val="48"/>
                                           <w:szCs w:val="48"/>
                                         </w:rPr>
-                                        <w:t>4</w:t>
+                                        <w:t>7</w:t>
                                       </w:r>
                                       <w:r>
                                         <w:rPr>
                                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                           <w:sz w:val="48"/>
                                           <w:szCs w:val="48"/>
                                         </w:rPr>
                                         <w:fldChar w:fldCharType="end"/>
                                       </w:r>
                                     </w:p>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:sdtContent>
                             </w:sdt>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -10607,113 +8479,113 @@
                             <w:sdtContent>
                               <w:p w:rsidR="0089696A" w:rsidRDefault="0089696A">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                     <w:sz w:val="48"/>
                                     <w:szCs w:val="48"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="separate"/>
                                 </w:r>
-                                <w:r w:rsidR="00397ED6" w:rsidRPr="00397ED6">
+                                <w:r w:rsidR="00D44654" w:rsidRPr="00D44654">
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                     <w:noProof/>
                                     <w:sz w:val="48"/>
                                     <w:szCs w:val="48"/>
                                   </w:rPr>
-                                  <w:t>4</w:t>
+                                  <w:t>7</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                     <w:sz w:val="48"/>
                                     <w:szCs w:val="48"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:sdtContent>
                       </w:sdt>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00365125" w:rsidRDefault="00365125" w:rsidP="00F80D1C">
+    <w:p w:rsidR="00FF0638" w:rsidRDefault="00FF0638" w:rsidP="00F80D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00365125" w:rsidRDefault="00365125" w:rsidP="00F80D1C">
+    <w:p w:rsidR="00FF0638" w:rsidRDefault="00FF0638" w:rsidP="00F80D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D516AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57443F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="660"/>
       </w:pPr>
@@ -10798,53 +8670,52 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E7D67"/>
     <w:rsid w:val="000564F7"/>
     <w:rsid w:val="000727DC"/>
@@ -10947,102 +8818,103 @@
     <w:rsid w:val="00AA468A"/>
     <w:rsid w:val="00AA4CA4"/>
     <w:rsid w:val="00AA5B93"/>
     <w:rsid w:val="00B04C9F"/>
     <w:rsid w:val="00B5186A"/>
     <w:rsid w:val="00B52296"/>
     <w:rsid w:val="00B53921"/>
     <w:rsid w:val="00B64776"/>
     <w:rsid w:val="00B854D3"/>
     <w:rsid w:val="00BA730F"/>
     <w:rsid w:val="00BB09D6"/>
     <w:rsid w:val="00BB388E"/>
     <w:rsid w:val="00BF1BC6"/>
     <w:rsid w:val="00C32E2E"/>
     <w:rsid w:val="00C32EF9"/>
     <w:rsid w:val="00C43FBA"/>
     <w:rsid w:val="00C52356"/>
     <w:rsid w:val="00C576F0"/>
     <w:rsid w:val="00C807BA"/>
     <w:rsid w:val="00C85D2B"/>
     <w:rsid w:val="00CB0E1E"/>
     <w:rsid w:val="00CC08AA"/>
     <w:rsid w:val="00CD1F37"/>
     <w:rsid w:val="00CE784C"/>
     <w:rsid w:val="00D3319D"/>
+    <w:rsid w:val="00D44654"/>
     <w:rsid w:val="00D72260"/>
     <w:rsid w:val="00DC209B"/>
     <w:rsid w:val="00DC6C50"/>
     <w:rsid w:val="00DE1811"/>
     <w:rsid w:val="00DE4E62"/>
     <w:rsid w:val="00E33148"/>
     <w:rsid w:val="00E61020"/>
     <w:rsid w:val="00E64EE7"/>
     <w:rsid w:val="00E659A3"/>
     <w:rsid w:val="00E66360"/>
     <w:rsid w:val="00E82C8C"/>
     <w:rsid w:val="00EB67F6"/>
     <w:rsid w:val="00ED1519"/>
     <w:rsid w:val="00ED7A15"/>
     <w:rsid w:val="00EF52AD"/>
     <w:rsid w:val="00F11FAF"/>
     <w:rsid w:val="00F304EC"/>
     <w:rsid w:val="00F80D1C"/>
     <w:rsid w:val="00F92328"/>
     <w:rsid w:val="00F96090"/>
     <w:rsid w:val="00FB369E"/>
+    <w:rsid w:val="00FF0638"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4843C030"/>
   <w15:docId w15:val="{32EB2D2B-D0DE-4D12-A5E8-53355787B910}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11667,91 +9539,91 @@
     <w:rsid w:val="00F80D1C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F80D1C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stBilgi">
+  <w:style w:type="paragraph" w:styleId="stbilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stBilgiChar"/>
+    <w:link w:val="stbilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F80D1C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
-    <w:name w:val="Üst Bilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="stBilgi"/>
+    <w:link w:val="stbilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F80D1C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AltBilgi">
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltBilgiChar"/>
+    <w:link w:val="AltbilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F80D1C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
-    <w:name w:val="Alt Bilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="AltBilgi"/>
+    <w:link w:val="Altbilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F80D1C"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
     <w:name w:val="Başlık 1 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Balk1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F80D1C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00871C6C"/>
     <w:pPr>
@@ -13048,51 +10920,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="004921D9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
     <w:name w:val="Açıklama Konusu Char"/>
     <w:basedOn w:val="AklamaMetniChar"/>
     <w:link w:val="AklamaKonusu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004921D9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="62265250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="131291471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13409,59 +11281,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127263299">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F1BC3F873ED2476C8E8044731E7E6011"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE1A8DBC-A05D-4C1D-B312-842F3AD0EFF5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008C5BAD" w:rsidRDefault="008C5BAD" w:rsidP="008C5BAD">
           <w:pPr>
             <w:pStyle w:val="F1BC3F873ED2476C8E8044731E7E6011"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
               <w:sz w:val="40"/>
@@ -13515,163 +11387,164 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{089555D5-064C-415A-8F81-F3044470CF77}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008C5BAD" w:rsidRDefault="008C5BAD" w:rsidP="008C5BAD">
           <w:pPr>
             <w:pStyle w:val="C7C83640F69C4D78A1848979E17C41BD"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:t>[Tarihi seçin]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C5BAD"/>
     <w:rsid w:val="00020A1C"/>
     <w:rsid w:val="00115661"/>
     <w:rsid w:val="0012316A"/>
     <w:rsid w:val="0013297E"/>
     <w:rsid w:val="004F7783"/>
     <w:rsid w:val="00544119"/>
     <w:rsid w:val="00754833"/>
     <w:rsid w:val="007F5E3C"/>
     <w:rsid w:val="008C5BAD"/>
     <w:rsid w:val="009D429F"/>
     <w:rsid w:val="00A9284B"/>
     <w:rsid w:val="00AB153C"/>
     <w:rsid w:val="00B12A36"/>
     <w:rsid w:val="00B32C8E"/>
     <w:rsid w:val="00B83843"/>
     <w:rsid w:val="00BD43F9"/>
     <w:rsid w:val="00CB22EA"/>
+    <w:rsid w:val="00D11134"/>
     <w:rsid w:val="00D36634"/>
     <w:rsid w:val="00D661A0"/>
     <w:rsid w:val="00DA401E"/>
     <w:rsid w:val="00E06ACF"/>
     <w:rsid w:val="00E23811"/>
     <w:rsid w:val="00EB48B1"/>
     <w:rsid w:val="00F24FFF"/>
     <w:rsid w:val="00F80CA9"/>
     <w:rsid w:val="00F848D0"/>
     <w:rsid w:val="00F976E2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14079,51 +11952,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8AE9EA6195AB4CA597F1ECDC520C3C71">
     <w:name w:val="8AE9EA6195AB4CA597F1ECDC520C3C71"/>
     <w:rsid w:val="008C5BAD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F1BC3F873ED2476C8E8044731E7E6011">
     <w:name w:val="F1BC3F873ED2476C8E8044731E7E6011"/>
     <w:rsid w:val="008C5BAD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="453371FE1EB4473AB50480070CE5D316">
     <w:name w:val="453371FE1EB4473AB50480070CE5D316"/>
     <w:rsid w:val="008C5BAD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7C83640F69C4D78A1848979E17C41BD">
     <w:name w:val="C7C83640F69C4D78A1848979E17C41BD"/>
     <w:rsid w:val="008C5BAD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D32C1355A99C47DD9A497C7D8EE17B55">
     <w:name w:val="D32C1355A99C47DD9A497C7D8EE17B55"/>
     <w:rsid w:val="008C5BAD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -14402,62 +12275,62 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2026-02-16T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690.XSL" StyleName="ISO 690 - First Element and Date"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD7ED76D-9A26-4022-B7C9-F560D8B4A88E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31894D84-5317-48DC-B3AD-E515C18DBF45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
+  <Pages>1</Pages>
   <Words>1592</Words>
   <Characters>9077</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SİİRT ÜNİVERSİTESİ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10648</CharactersWithSpaces>